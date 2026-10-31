--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -12,160 +12,172 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Цена, ₽</t>
   </si>
   <si>
     <t>Колбасы</t>
   </si>
   <si>
     <t>(КХ Русь) Буженина из бедра индейки, кг</t>
   </si>
   <si>
     <t>РТ-00000049</t>
   </si>
   <si>
-    <t>(КХ Русь) Карпаччо С/В из грудки индейки</t>
-[...4 lines deleted...]
-  <si>
     <t>(КХ Русь) Колбаса "Салями Венская"</t>
   </si>
   <si>
     <t>РТ-00000577</t>
   </si>
   <si>
     <t>(КХ Русь) Колбаса п/к по-деревенски из индейки</t>
   </si>
   <si>
     <t>РТ-00000043</t>
   </si>
   <si>
-    <t>(КХ Русь) Плечо индейки копчено-запечёное,кг</t>
-[...4 lines deleted...]
-  <si>
     <t>(КХ Русь) Рулет из индейки, кг</t>
   </si>
   <si>
     <t>РТ-00000044</t>
   </si>
   <si>
     <t>(КХ Русь) Сервелат домашний из индейки, кг</t>
   </si>
   <si>
     <t>РТ-00000042</t>
   </si>
   <si>
     <t>(КХ РУСЬ) Сосиски домашние из индейки, кг</t>
   </si>
   <si>
     <t>РТ-00000046</t>
   </si>
   <si>
     <t>Кулинария, полуфабрикаты</t>
   </si>
   <si>
-    <t>(КХ Русь) Бедро цыплёнка фермерского в маринаде</t>
-[...20 lines deleted...]
-    <t>РТ-00000541</t>
+    <t>Блинчики с мясом, 4шт</t>
+  </si>
+  <si>
+    <t>РТ-00000770</t>
+  </si>
+  <si>
+    <t>Блинчики с творогом, 4шт</t>
+  </si>
+  <si>
+    <t>РТ-00000322</t>
+  </si>
+  <si>
+    <t>Голубцы, кг</t>
+  </si>
+  <si>
+    <t>РТ-00000826</t>
+  </si>
+  <si>
+    <t>Ёжики</t>
+  </si>
+  <si>
+    <t>РТ-00000061</t>
+  </si>
+  <si>
+    <t>Зразы мясные с грибами, кг</t>
+  </si>
+  <si>
+    <t>РТ-00000885</t>
+  </si>
+  <si>
+    <t>Котлеты домашние, кг</t>
+  </si>
+  <si>
+    <t>РТ-00000063</t>
+  </si>
+  <si>
+    <t>Перцы фаршированные</t>
+  </si>
+  <si>
+    <t>РТ-00000520</t>
   </si>
   <si>
     <t>Сырники запеченые (Аракюль), кг</t>
   </si>
   <si>
     <t>РТ-00000183</t>
   </si>
   <si>
     <t>Масло</t>
   </si>
   <si>
     <t>(Маслёнка) Масло Конопляное 100мл</t>
   </si>
   <si>
     <t>РТ-00000601</t>
   </si>
   <si>
     <t>(Маслёнка) Масло Льняное 100мл</t>
   </si>
   <si>
     <t>РТ-00000600</t>
   </si>
   <si>
+    <t>(Маслёнка) Масло подсолнечное кахетинское 500мл</t>
+  </si>
+  <si>
+    <t>РТ-00000145</t>
+  </si>
+  <si>
     <t>(Маслёнка) Масло Расторопши 100мл</t>
   </si>
   <si>
     <t>РТ-00000597</t>
   </si>
   <si>
     <t>(Маслёнка) Масло Тыквенное 100мл</t>
   </si>
   <si>
     <t>РТ-00000598</t>
   </si>
   <si>
     <t>(Маслёнка) Масло Чёрного кунжута 100мл</t>
   </si>
   <si>
     <t>РТ-00000602</t>
   </si>
   <si>
     <t>Мёд</t>
   </si>
   <si>
     <t>(КФХ "Медок") Воск пчелиный, кг</t>
   </si>
   <si>
     <t>РТ-00000532</t>
@@ -326,50 +338,56 @@
   <si>
     <t>Молоко топлёное 6% 0,5 л</t>
   </si>
   <si>
     <t>РТ-00000015</t>
   </si>
   <si>
     <t>Простокваша мечниковская 3,2% 0,5 л</t>
   </si>
   <si>
     <t>РТ-00000011</t>
   </si>
   <si>
     <t>Ряженка 4% 0,5 л</t>
   </si>
   <si>
     <t>РТ-00000014</t>
   </si>
   <si>
     <t>Сливки 40% 270 г</t>
   </si>
   <si>
     <t>РТ-00000008</t>
   </si>
   <si>
+    <t>Сметана 15 % 500 мл</t>
+  </si>
+  <si>
+    <t>РТ-00000884</t>
+  </si>
+  <si>
     <t>Сметана 25 % 270 г</t>
   </si>
   <si>
     <t>РТ-00000391</t>
   </si>
   <si>
     <t>Сыворотка 1 л</t>
   </si>
   <si>
     <t>РТ-00000004</t>
   </si>
   <si>
     <t>Сыр "Адыгейский с травами", кг</t>
   </si>
   <si>
     <t>РТ-00000048</t>
   </si>
   <si>
     <t>Сыр "Адыгейский", кг</t>
   </si>
   <si>
     <t>РТ-00000483</t>
   </si>
   <si>
     <t>Сыр "Качотта", кг</t>
@@ -431,239 +449,221 @@
   <si>
     <t>РТ-00000017</t>
   </si>
   <si>
     <t>Творожная масса с черносливом 300 г</t>
   </si>
   <si>
     <t>РТ-00000186</t>
   </si>
   <si>
     <t>Творожная масса сладкая 300г, шт</t>
   </si>
   <si>
     <t>РТ-00000420</t>
   </si>
   <si>
     <t>Творожный сыр с укропом 300 г</t>
   </si>
   <si>
     <t>РТ-00000018</t>
   </si>
   <si>
     <t>Овощи</t>
   </si>
   <si>
-    <t>Лук репчатый</t>
-[...8 lines deleted...]
-    <t>РТ-00000528</t>
+    <t>Капуста белокочанная</t>
+  </si>
+  <si>
+    <t>РТ-00000047</t>
+  </si>
+  <si>
+    <t>Морковь</t>
+  </si>
+  <si>
+    <t>РТ-00000170</t>
+  </si>
+  <si>
+    <t>Облепиха 500 гр, уп</t>
+  </si>
+  <si>
+    <t>РТ-00000812</t>
   </si>
   <si>
     <t>Перец острый, кг</t>
   </si>
   <si>
     <t>РТ-00000527</t>
   </si>
   <si>
-    <t>Тыква</t>
-[...10 lines deleted...]
-  <si>
     <t>Яблоки свежие</t>
   </si>
   <si>
     <t>РТ-00000286</t>
   </si>
   <si>
     <t>Яблочные чипсы,шт</t>
   </si>
   <si>
     <t>РТ-00000228</t>
   </si>
   <si>
     <t>Птица</t>
   </si>
   <si>
-    <t>(КФХ Ладыка) Цыплёнок-бройлер (1,4-2,5 кг)</t>
+    <t>(КФХ Ладыка) Цыплёнок-бройлер (1,4-2,3 кг)</t>
   </si>
   <si>
     <t>РТ-00000037</t>
   </si>
   <si>
     <t>(КФХ Ладыка) Цыплёнок-бройлер маленький (0,8-1,3 кг), кг</t>
   </si>
   <si>
     <t>РТ-00000362</t>
   </si>
   <si>
     <t>(КФХ Ладыка) Цыплёнок-корнишон (0,4-0,8 кг), кг</t>
   </si>
   <si>
     <t>РТ-00000254</t>
   </si>
   <si>
     <t>(КХ Русь) Голень индейки, кг</t>
   </si>
   <si>
     <t>РТ-00000194</t>
   </si>
   <si>
-    <t>(КХ Русь) Крыло индейки, кг</t>
-[...34 lines deleted...]
-  <si>
     <t>(КХ РУСЬ) Филе бедра индейки, кг</t>
   </si>
   <si>
     <t>РТ-00000179</t>
   </si>
   <si>
     <t>(КХ РУСЬ) Филе грудки индейки, кг</t>
   </si>
   <si>
     <t>РТ-00000178</t>
   </si>
   <si>
-    <t>(КХ РУСЬ) Шея индейки, кг</t>
-[...4 lines deleted...]
-  <si>
     <t>Бедро цыплёнка-бройлера, кг</t>
   </si>
   <si>
     <t>РТ-00000572</t>
   </si>
   <si>
     <t>Голень цыплёнка-бройлера, кг</t>
   </si>
   <si>
     <t>РТ-00000573</t>
   </si>
   <si>
     <t>Крыло цыплёнка-бройлера, кг</t>
   </si>
   <si>
     <t>РТ-00000574</t>
   </si>
   <si>
-    <t>Фарш из цыплёнка-бройлера 500 г, шт</t>
-[...4 lines deleted...]
-  <si>
     <t>Филе грудки цыплёнка-бройлера, кг</t>
   </si>
   <si>
     <t>РТ-00000571</t>
   </si>
   <si>
     <t>Соления, заготовки</t>
   </si>
   <si>
     <t>Аджика домашняя 390 мл</t>
   </si>
   <si>
     <t>РТ-00000270</t>
   </si>
   <si>
-    <t>Баклажаны по-грузински 390мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Варенье из брусники, яблок и грецкого ореха 500мл</t>
   </si>
   <si>
     <t>РТ-00000427</t>
   </si>
   <si>
+    <t>Капуста КВАШЕНАЯ 1 кг, уп</t>
+  </si>
+  <si>
+    <t>РТ-00000031</t>
+  </si>
+  <si>
     <t>Лечо 390 мл</t>
   </si>
   <si>
     <t>РТ-00000743</t>
   </si>
   <si>
+    <t>Огурцы солёные бочковые 400г</t>
+  </si>
+  <si>
+    <t>РТ-00000582</t>
+  </si>
+  <si>
+    <t>Яблочное пюре, л</t>
+  </si>
+  <si>
+    <t>РТ-00000497</t>
+  </si>
+  <si>
     <t>Телятина</t>
   </si>
   <si>
+    <t>Говяжьи рёбра, кг</t>
+  </si>
+  <si>
+    <t>РТ-00000109</t>
+  </si>
+  <si>
+    <t>Говяжья грудинка, кг</t>
+  </si>
+  <si>
+    <t>РТ-00000108</t>
+  </si>
+  <si>
+    <t>Обрезь говяжья для собак,кг</t>
+  </si>
+  <si>
+    <t>РТ-00000311</t>
+  </si>
+  <si>
     <t>Фарш говядина-свинина 500 гр, шт</t>
   </si>
   <si>
     <t>РТ-00000268</t>
   </si>
   <si>
+    <t>Фарш говяжий 500 гр, шт</t>
+  </si>
+  <si>
+    <t>РТ-00000084</t>
+  </si>
+  <si>
     <t>Хлеб на закваске, выпечка</t>
   </si>
   <si>
     <t>(РП) Хлеб "Венская опера" (батон) 300гр</t>
   </si>
   <si>
     <t>РТ-00000312</t>
   </si>
   <si>
     <t>(РП) Хлеб "Гречишный" безглютеновый 290 г</t>
   </si>
   <si>
     <t>РТ-00000139</t>
   </si>
   <si>
     <t>(РП) Хлеб "Покровский" бездрожжевой 540 г</t>
   </si>
   <si>
     <t>РТ-00000773</t>
   </si>
   <si>
     <t>(РП) Хлеб "Чиабатта" на оливковом масле 250 г</t>
   </si>
   <si>
     <t>РТ-00000028</t>
@@ -704,108 +704,150 @@
   <si>
     <t>РТ-00000027</t>
   </si>
   <si>
     <t>(РП) Хлеб бездрожжевой "Пшеничное чудо" 300 г</t>
   </si>
   <si>
     <t>РТ-00000394</t>
   </si>
   <si>
     <t>(РП) Хлеб бездрожжевой "Ржаной 100%" на закваске 330 г</t>
   </si>
   <si>
     <t>РТ-00000023</t>
   </si>
   <si>
     <t>Чай</t>
   </si>
   <si>
     <t>Ароматный глинтвейн Корица китайская кассия, бадьян, кардамон, гвоздика, апельсин 25 г</t>
   </si>
   <si>
     <t>РТ-00000786</t>
   </si>
   <si>
-    <t>Чай "Вечерний". Ромашка, мята, лемограс, ягоды клубники. 50г</t>
-[...20 lines deleted...]
-    <t>РТ-00000648</t>
+    <t>Зеленый чай «Жемчужина султана» (Премиум) 50 г</t>
+  </si>
+  <si>
+    <t>РТ-00000813</t>
+  </si>
+  <si>
+    <t>Зеленый чай «Таёжный сбор» (Премиум) 50 г</t>
+  </si>
+  <si>
+    <t>РТ-00000814</t>
+  </si>
+  <si>
+    <t>Зеленый чай «Хармонель» (Премиум) 50 г</t>
+  </si>
+  <si>
+    <t>РТ-00000815</t>
+  </si>
+  <si>
+    <t>Кедровый пуэр (Повседневный) 50 г</t>
+  </si>
+  <si>
+    <t>РТ-00000822</t>
+  </si>
+  <si>
+    <t>Синий чай «Малиновый лёд» (Премиум) 50 г</t>
+  </si>
+  <si>
+    <t>РТ-00000825</t>
+  </si>
+  <si>
+    <t>Тёмный лес пуэр (Премиум) 50 г</t>
+  </si>
+  <si>
+    <t>РТ-00000823</t>
+  </si>
+  <si>
+    <t>Улун «Дынный» (Фирменный) 50 г</t>
+  </si>
+  <si>
+    <t>РТ-00000820</t>
+  </si>
+  <si>
+    <t>Улун «Очарование» (Премиум) 50 г</t>
+  </si>
+  <si>
+    <t>РТ-00000821</t>
   </si>
   <si>
     <t>Чай "Летний". Иван чай ферментированный,ягоды малины,лист малины,лист черной смородины, мята. 50г</t>
   </si>
   <si>
     <t>РТ-00000651</t>
   </si>
   <si>
     <t>Чай "Лимонная бодрость" Иван-Чай, дольки лимона, облепиха 50г</t>
   </si>
   <si>
     <t>РТ-00000778</t>
   </si>
   <si>
     <t>Чай "Монастырский" Иван-Чай, душица, зверобой, корень девясила, рябина 50г</t>
   </si>
   <si>
     <t>РТ-00000780</t>
   </si>
   <si>
     <t>Чай "Освежающий с лемонграсом". Иван чай, анчан, лемонграс. 50г</t>
   </si>
   <si>
     <t>РТ-00000776</t>
   </si>
   <si>
-    <t>Чай "Таежный". Иван чай с хвоёй пихты, почками сосны, курильским 50г</t>
-[...4 lines deleted...]
-  <si>
     <t>Чай "Фруктовое утро". Иван-Чай ферментированный (листовой), дольки апельсина и лимона, яблоко, шипов</t>
   </si>
   <si>
     <t>РТ-00000662</t>
+  </si>
+  <si>
+    <t>Черный чай «Манго-маракуйя» (Премиум) 50 г</t>
+  </si>
+  <si>
+    <t>РТ-00000817</t>
+  </si>
+  <si>
+    <t>Черный чай «Нежный персик» (Премиум) 50 г</t>
+  </si>
+  <si>
+    <t>РТ-00000819</t>
+  </si>
+  <si>
+    <t>Черный чай «Таёжный сбор» (Премиум) 50 г</t>
+  </si>
+  <si>
+    <t>РТ-00000818</t>
+  </si>
+  <si>
+    <t>Черный чай «Ягодная симфония» (Премиум) 50 г</t>
+  </si>
+  <si>
+    <t>РТ-00000816</t>
   </si>
   <si>
     <t>Яйца</t>
   </si>
   <si>
     <t>(ЛПХ Бегуницы) Яйцо куриное домашнее 1 дес</t>
   </si>
   <si>
     <t>РТ-00000414</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1152,1180 +1194,1180 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C132"/>
+  <dimension ref="A1:C139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C132" sqref="C132"/>
+      <selection activeCell="C139" sqref="C139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="119.114" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="4">
         <v>2450.0</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="4">
-        <v>2710.0</v>
+        <v>1435.0</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="4">
-        <v>1435.0</v>
+        <v>1715.0</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="4">
-        <v>1715.0</v>
+        <v>2310.0</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="4">
-        <v>810.0</v>
+        <v>1715.0</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="4">
-        <v>2310.0</v>
+        <v>1550.0</v>
       </c>
     </row>
     <row r="9" spans="1:3">
-      <c r="A9" t="s">
+      <c r="A9" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" t="s">
         <v>18</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="4">
+        <v>385.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="4">
-[...4 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="B11" t="s">
         <v>20</v>
       </c>
-      <c r="B11" s="3"/>
-      <c r="C11" s="3"/>
+      <c r="C11" s="4">
+        <v>275.0</v>
+      </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" t="s">
         <v>21</v>
       </c>
       <c r="B12" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="4">
-        <v>775.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" t="s">
         <v>23</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="4">
-        <v>695.0</v>
+        <v>1050.0</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="4">
-        <v>1585.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15" t="s">
         <v>28</v>
       </c>
       <c r="C15" s="4">
-        <v>1400.0</v>
+        <v>1200.0</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="4">
+        <v>900.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" s="4">
         <v>1300.0</v>
       </c>
     </row>
-    <row r="17" spans="1:3">
-[...5 lines deleted...]
-    </row>
     <row r="18" spans="1:3">
-      <c r="A18" t="s">
-[...2 lines deleted...]
-      <c r="B18" t="s">
+      <c r="A18" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="C18" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19" t="s">
         <v>35</v>
       </c>
       <c r="C19" s="4">
-        <v>125.0</v>
+        <v>495.0</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="4">
-        <v>390.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" t="s">
         <v>38</v>
       </c>
       <c r="B21" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="4">
-        <v>390.0</v>
+        <v>550.0</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22" t="s">
         <v>41</v>
       </c>
       <c r="C22" s="4">
         <v>390.0</v>
       </c>
     </row>
     <row r="23" spans="1:3">
-      <c r="A23" s="2" t="s">
+      <c r="A23" t="s">
         <v>42</v>
       </c>
-      <c r="B23" s="3"/>
-      <c r="C23" s="3"/>
+      <c r="B23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" s="4">
+        <v>390.0</v>
+      </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C24" s="4">
-        <v>2400.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="25" spans="1:3">
-      <c r="A25" t="s">
-[...2 lines deleted...]
-      <c r="B25" t="s">
+      <c r="A25" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="C25" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26" t="s">
         <v>48</v>
       </c>
       <c r="C26" s="4">
-        <v>680.0</v>
+        <v>2400.0</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27" t="s">
         <v>50</v>
       </c>
       <c r="C27" s="4">
-        <v>295.0</v>
+        <v>390.0</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="4">
-        <v>270.0</v>
+        <v>680.0</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" t="s">
         <v>53</v>
       </c>
       <c r="B29" t="s">
         <v>54</v>
       </c>
       <c r="C29" s="4">
-        <v>330.0</v>
+        <v>295.0</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30" t="s">
         <v>56</v>
       </c>
       <c r="C30" s="4">
-        <v>420.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31" t="s">
         <v>58</v>
       </c>
       <c r="C31" s="4">
-        <v>290.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32" t="s">
         <v>60</v>
       </c>
       <c r="C32" s="4">
-        <v>350.0</v>
+        <v>420.0</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
         <v>61</v>
       </c>
       <c r="B33" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="4">
-        <v>300.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="4">
-        <v>440.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="4">
-        <v>410.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36" t="s">
         <v>68</v>
       </c>
       <c r="C36" s="4">
-        <v>350.0</v>
+        <v>440.0</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37" t="s">
         <v>70</v>
       </c>
       <c r="C37" s="4">
-        <v>270.0</v>
+        <v>410.0</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" t="s">
         <v>71</v>
       </c>
       <c r="B38" t="s">
         <v>72</v>
       </c>
       <c r="C38" s="4">
-        <v>290.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
         <v>73</v>
       </c>
       <c r="B39" t="s">
         <v>74</v>
       </c>
       <c r="C39" s="4">
-        <v>435.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
         <v>75</v>
       </c>
       <c r="B40" t="s">
         <v>76</v>
       </c>
       <c r="C40" s="4">
-        <v>215.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
         <v>77</v>
       </c>
       <c r="B41" t="s">
         <v>78</v>
       </c>
       <c r="C41" s="4">
-        <v>270.0</v>
+        <v>435.0</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
         <v>79</v>
       </c>
       <c r="B42" t="s">
         <v>80</v>
       </c>
       <c r="C42" s="4">
-        <v>1300.0</v>
+        <v>215.0</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" t="s">
         <v>81</v>
       </c>
       <c r="B43" t="s">
         <v>82</v>
       </c>
       <c r="C43" s="4">
-        <v>600.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="44" spans="1:3">
-      <c r="A44" s="2" t="s">
+      <c r="A44" t="s">
         <v>83</v>
       </c>
-      <c r="B44" s="3"/>
-      <c r="C44" s="3"/>
+      <c r="B44" t="s">
+        <v>84</v>
+      </c>
+      <c r="C44" s="4">
+        <v>1300.0</v>
+      </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B45" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C45" s="4">
-        <v>120.0</v>
+        <v>600.0</v>
       </c>
     </row>
     <row r="46" spans="1:3">
-      <c r="A46" t="s">
-[...2 lines deleted...]
-      <c r="B46" t="s">
+      <c r="A46" s="2" t="s">
         <v>87</v>
       </c>
-      <c r="C46" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" t="s">
         <v>88</v>
       </c>
       <c r="B47" t="s">
         <v>89</v>
       </c>
       <c r="C47" s="4">
         <v>120.0</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" t="s">
         <v>90</v>
       </c>
       <c r="B48" t="s">
         <v>91</v>
       </c>
       <c r="C48" s="4">
-        <v>500.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" t="s">
         <v>92</v>
       </c>
       <c r="B49" t="s">
         <v>93</v>
       </c>
       <c r="C49" s="4">
-        <v>150.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" t="s">
         <v>94</v>
       </c>
       <c r="B50" t="s">
         <v>95</v>
       </c>
       <c r="C50" s="4">
-        <v>130.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" t="s">
         <v>96</v>
       </c>
       <c r="B51" t="s">
         <v>97</v>
       </c>
       <c r="C51" s="4">
-        <v>145.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" t="s">
         <v>98</v>
       </c>
       <c r="B52" t="s">
         <v>99</v>
       </c>
       <c r="C52" s="4">
-        <v>120.0</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" t="s">
         <v>100</v>
       </c>
       <c r="B53" t="s">
         <v>101</v>
       </c>
       <c r="C53" s="4">
-        <v>150.0</v>
+        <v>145.0</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" t="s">
         <v>102</v>
       </c>
       <c r="B54" t="s">
         <v>103</v>
       </c>
       <c r="C54" s="4">
-        <v>275.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" t="s">
         <v>104</v>
       </c>
       <c r="B55" t="s">
         <v>105</v>
       </c>
       <c r="C55" s="4">
-        <v>250.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" t="s">
         <v>106</v>
       </c>
       <c r="B56" t="s">
         <v>107</v>
       </c>
       <c r="C56" s="4">
-        <v>70.0</v>
+        <v>275.0</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" t="s">
         <v>108</v>
       </c>
       <c r="B57" t="s">
         <v>109</v>
       </c>
       <c r="C57" s="4">
-        <v>1300.0</v>
+        <v>200.0</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" t="s">
         <v>110</v>
       </c>
       <c r="B58" t="s">
         <v>111</v>
       </c>
       <c r="C58" s="4">
-        <v>1300.0</v>
+        <v>250.0</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" t="s">
         <v>112</v>
       </c>
       <c r="B59" t="s">
         <v>113</v>
       </c>
       <c r="C59" s="4">
-        <v>1980.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" t="s">
         <v>114</v>
       </c>
       <c r="B60" t="s">
         <v>115</v>
       </c>
       <c r="C60" s="4">
-        <v>1650.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" t="s">
         <v>116</v>
       </c>
       <c r="B61" t="s">
         <v>117</v>
       </c>
       <c r="C61" s="4">
-        <v>1980.0</v>
+        <v>1300.0</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" t="s">
         <v>118</v>
       </c>
       <c r="B62" t="s">
         <v>119</v>
       </c>
       <c r="C62" s="4">
-        <v>330.0</v>
+        <v>1980.0</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" t="s">
         <v>120</v>
       </c>
       <c r="B63" t="s">
         <v>121</v>
       </c>
       <c r="C63" s="4">
-        <v>500.0</v>
+        <v>1650.0</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" t="s">
         <v>122</v>
       </c>
       <c r="B64" t="s">
         <v>123</v>
       </c>
       <c r="C64" s="4">
-        <v>330.0</v>
+        <v>1980.0</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" t="s">
         <v>124</v>
       </c>
       <c r="B65" t="s">
         <v>125</v>
       </c>
       <c r="C65" s="4">
-        <v>430.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" t="s">
         <v>126</v>
       </c>
       <c r="B66" t="s">
         <v>127</v>
       </c>
       <c r="C66" s="4">
-        <v>330.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" t="s">
         <v>128</v>
       </c>
       <c r="B67" t="s">
         <v>129</v>
       </c>
       <c r="C67" s="4">
         <v>330.0</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" t="s">
         <v>130</v>
       </c>
       <c r="B68" t="s">
         <v>131</v>
       </c>
       <c r="C68" s="4">
-        <v>330.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" t="s">
         <v>132</v>
       </c>
       <c r="B69" t="s">
         <v>133</v>
       </c>
       <c r="C69" s="4">
         <v>330.0</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" t="s">
         <v>134</v>
       </c>
       <c r="B70" t="s">
         <v>135</v>
       </c>
       <c r="C70" s="4">
         <v>330.0</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" t="s">
         <v>136</v>
       </c>
       <c r="B71" t="s">
         <v>137</v>
       </c>
       <c r="C71" s="4">
         <v>330.0</v>
       </c>
     </row>
     <row r="72" spans="1:3">
-      <c r="A72" s="2" t="s">
+      <c r="A72" t="s">
         <v>138</v>
       </c>
-      <c r="B72" s="3"/>
-      <c r="C72" s="3"/>
+      <c r="B72" t="s">
+        <v>139</v>
+      </c>
+      <c r="C72" s="4">
+        <v>330.0</v>
+      </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B73" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C73" s="4">
-        <v>120.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B74" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C74" s="4">
-        <v>250.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="75" spans="1:3">
-      <c r="A75" t="s">
-[...2 lines deleted...]
-      <c r="B75" t="s">
+      <c r="A75" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="C75" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="B75" s="3"/>
+      <c r="C75" s="3"/>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" t="s">
         <v>145</v>
       </c>
       <c r="B76" t="s">
         <v>146</v>
       </c>
       <c r="C76" s="4">
-        <v>150.0</v>
+        <v>60.0</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" t="s">
         <v>147</v>
       </c>
       <c r="B77" t="s">
         <v>148</v>
       </c>
       <c r="C77" s="4">
-        <v>700.0</v>
+        <v>100.0</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" t="s">
         <v>149</v>
       </c>
       <c r="B78" t="s">
         <v>150</v>
       </c>
       <c r="C78" s="4">
-        <v>70.0</v>
+        <v>500.0</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" t="s">
         <v>151</v>
       </c>
       <c r="B79" t="s">
         <v>152</v>
       </c>
       <c r="C79" s="4">
-        <v>220.0</v>
+        <v>850.0</v>
       </c>
     </row>
     <row r="80" spans="1:3">
-      <c r="A80" s="2" t="s">
+      <c r="A80" t="s">
         <v>153</v>
       </c>
-      <c r="B80" s="3"/>
-      <c r="C80" s="3"/>
+      <c r="B80" t="s">
+        <v>154</v>
+      </c>
+      <c r="C80" s="4">
+        <v>70.0</v>
+      </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B81" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C81" s="4">
-        <v>685.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="82" spans="1:3">
-      <c r="A82" t="s">
-[...2 lines deleted...]
-      <c r="B82" t="s">
+      <c r="A82" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="C82" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="B82" s="3"/>
+      <c r="C82" s="3"/>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" t="s">
         <v>158</v>
       </c>
       <c r="B83" t="s">
         <v>159</v>
       </c>
       <c r="C83" s="4">
-        <v>910.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" t="s">
         <v>160</v>
       </c>
       <c r="B84" t="s">
         <v>161</v>
       </c>
       <c r="C84" s="4">
-        <v>710.0</v>
+        <v>825.0</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" t="s">
         <v>162</v>
       </c>
       <c r="B85" t="s">
         <v>163</v>
       </c>
       <c r="C85" s="4">
-        <v>345.0</v>
+        <v>990.0</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" t="s">
         <v>164</v>
       </c>
       <c r="B86" t="s">
         <v>165</v>
       </c>
       <c r="C86" s="4">
-        <v>790.0</v>
+        <v>710.0</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" t="s">
         <v>166</v>
       </c>
       <c r="B87" t="s">
         <v>167</v>
       </c>
       <c r="C87" s="4">
-        <v>760.0</v>
+        <v>1715.0</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" t="s">
         <v>168</v>
       </c>
       <c r="B88" t="s">
         <v>169</v>
       </c>
       <c r="C88" s="4">
-        <v>790.0</v>
+        <v>1575.0</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" t="s">
         <v>170</v>
       </c>
       <c r="B89" t="s">
         <v>171</v>
       </c>
       <c r="C89" s="4">
-        <v>700.0</v>
+        <v>965.0</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" t="s">
         <v>172</v>
       </c>
       <c r="B90" t="s">
         <v>173</v>
       </c>
       <c r="C90" s="4">
-        <v>720.0</v>
+        <v>740.0</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" t="s">
         <v>174</v>
       </c>
       <c r="B91" t="s">
         <v>175</v>
       </c>
       <c r="C91" s="4">
-        <v>1715.0</v>
+        <v>685.0</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" t="s">
         <v>176</v>
       </c>
       <c r="B92" t="s">
         <v>177</v>
       </c>
       <c r="C92" s="4">
-        <v>1575.0</v>
+        <v>1130.0</v>
       </c>
     </row>
     <row r="93" spans="1:3">
-      <c r="A93" t="s">
+      <c r="A93" s="2" t="s">
         <v>178</v>
       </c>
-      <c r="B93" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B93" s="3"/>
+      <c r="C93" s="3"/>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" t="s">
+        <v>179</v>
+      </c>
+      <c r="B94" t="s">
         <v>180</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="4">
-        <v>965.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" t="s">
+        <v>181</v>
+      </c>
+      <c r="B95" t="s">
         <v>182</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="4">
-        <v>740.0</v>
+        <v>745.0</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" t="s">
+        <v>183</v>
+      </c>
+      <c r="B96" t="s">
         <v>184</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96" s="4">
-        <v>685.0</v>
+        <v>350.0</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" t="s">
+        <v>185</v>
+      </c>
+      <c r="B97" t="s">
         <v>186</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="4">
-        <v>825.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" t="s">
+        <v>187</v>
+      </c>
+      <c r="B98" t="s">
         <v>188</v>
       </c>
-      <c r="B98" t="s">
+      <c r="C98" s="4">
+        <v>200.0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" t="s">
         <v>189</v>
       </c>
-      <c r="C98" s="4">
-[...4 lines deleted...]
-      <c r="A99" s="2" t="s">
+      <c r="B99" t="s">
         <v>190</v>
       </c>
-      <c r="B99" s="3"/>
-      <c r="C99" s="3"/>
+      <c r="C99" s="4">
+        <v>1000.0</v>
+      </c>
     </row>
     <row r="100" spans="1:3">
-      <c r="A100" t="s">
+      <c r="A100" s="2" t="s">
         <v>191</v>
       </c>
-      <c r="B100" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B100" s="3"/>
+      <c r="C100" s="3"/>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" t="s">
+        <v>192</v>
+      </c>
+      <c r="B101" t="s">
         <v>193</v>
       </c>
-      <c r="B101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="4">
-        <v>400.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" t="s">
+        <v>194</v>
+      </c>
+      <c r="B102" t="s">
         <v>195</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="4">
-        <v>745.0</v>
+        <v>900.0</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" t="s">
+        <v>196</v>
+      </c>
+      <c r="B103" t="s">
         <v>197</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="4">
+        <v>320.0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" t="s">
         <v>198</v>
       </c>
-      <c r="C103" s="4">
-[...4 lines deleted...]
-      <c r="A104" s="2" t="s">
+      <c r="B104" t="s">
         <v>199</v>
       </c>
-      <c r="B104" s="3"/>
-      <c r="C104" s="3"/>
+      <c r="C104" s="4">
+        <v>690.0</v>
+      </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" t="s">
         <v>200</v>
       </c>
       <c r="B105" t="s">
         <v>201</v>
       </c>
       <c r="C105" s="4">
-        <v>690.0</v>
+        <v>750.0</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="2" t="s">
         <v>202</v>
       </c>
       <c r="B106" s="3"/>
       <c r="C106" s="3"/>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" t="s">
         <v>203</v>
       </c>
       <c r="B107" t="s">
         <v>204</v>
       </c>
       <c r="C107" s="4">
         <v>145.0</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" t="s">
         <v>205</v>
       </c>
       <c r="B108" t="s">
@@ -2449,184 +2491,261 @@
       <c r="A119" s="2" t="s">
         <v>227</v>
       </c>
       <c r="B119" s="3"/>
       <c r="C119" s="3"/>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" t="s">
         <v>228</v>
       </c>
       <c r="B120" t="s">
         <v>229</v>
       </c>
       <c r="C120" s="4">
         <v>215.0</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" t="s">
         <v>230</v>
       </c>
       <c r="B121" t="s">
         <v>231</v>
       </c>
       <c r="C121" s="4">
-        <v>360.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" t="s">
         <v>232</v>
       </c>
       <c r="B122" t="s">
         <v>233</v>
       </c>
       <c r="C122" s="4">
-        <v>275.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" t="s">
         <v>234</v>
       </c>
       <c r="B123" t="s">
         <v>235</v>
       </c>
       <c r="C123" s="4">
-        <v>215.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" t="s">
         <v>236</v>
       </c>
       <c r="B124" t="s">
         <v>237</v>
       </c>
       <c r="C124" s="4">
-        <v>330.0</v>
+        <v>270.0</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" t="s">
         <v>238</v>
       </c>
       <c r="B125" t="s">
         <v>239</v>
       </c>
       <c r="C125" s="4">
-        <v>330.0</v>
+        <v>370.0</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" t="s">
         <v>240</v>
       </c>
       <c r="B126" t="s">
         <v>241</v>
       </c>
       <c r="C126" s="4">
-        <v>300.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" t="s">
         <v>242</v>
       </c>
       <c r="B127" t="s">
         <v>243</v>
       </c>
       <c r="C127" s="4">
-        <v>215.0</v>
+        <v>340.0</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" t="s">
         <v>244</v>
       </c>
       <c r="B128" t="s">
         <v>245</v>
       </c>
       <c r="C128" s="4">
-        <v>305.0</v>
+        <v>400.0</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" t="s">
         <v>246</v>
       </c>
       <c r="B129" t="s">
         <v>247</v>
       </c>
       <c r="C129" s="4">
-        <v>235.0</v>
+        <v>330.0</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" t="s">
         <v>248</v>
       </c>
       <c r="B130" t="s">
         <v>249</v>
       </c>
       <c r="C130" s="4">
-        <v>290.0</v>
+        <v>300.0</v>
       </c>
     </row>
     <row r="131" spans="1:3">
-      <c r="A131" s="2" t="s">
+      <c r="A131" t="s">
         <v>250</v>
       </c>
-      <c r="B131" s="3"/>
-      <c r="C131" s="3"/>
+      <c r="B131" t="s">
+        <v>251</v>
+      </c>
+      <c r="C131" s="4">
+        <v>215.0</v>
+      </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B132" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C132" s="4">
+        <v>305.0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" t="s">
+        <v>254</v>
+      </c>
+      <c r="B133" t="s">
+        <v>255</v>
+      </c>
+      <c r="C133" s="4">
+        <v>290.0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" t="s">
+        <v>256</v>
+      </c>
+      <c r="B134" t="s">
+        <v>257</v>
+      </c>
+      <c r="C134" s="4">
+        <v>340.0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" t="s">
+        <v>258</v>
+      </c>
+      <c r="B135" t="s">
+        <v>259</v>
+      </c>
+      <c r="C135" s="4">
+        <v>340.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" t="s">
+        <v>260</v>
+      </c>
+      <c r="B136" t="s">
+        <v>261</v>
+      </c>
+      <c r="C136" s="4">
+        <v>340.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" t="s">
+        <v>262</v>
+      </c>
+      <c r="B137" t="s">
+        <v>263</v>
+      </c>
+      <c r="C137" s="4">
+        <v>340.0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="B138" s="3"/>
+      <c r="C138" s="3"/>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" t="s">
+        <v>265</v>
+      </c>
+      <c r="B139" t="s">
+        <v>266</v>
+      </c>
+      <c r="C139" s="4">
         <v>250.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:C2"/>
-    <mergeCell ref="A11:C11"/>
-[...6 lines deleted...]
-    <mergeCell ref="A104:C104"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="A75:C75"/>
+    <mergeCell ref="A82:C82"/>
+    <mergeCell ref="A93:C93"/>
+    <mergeCell ref="A100:C100"/>
     <mergeCell ref="A106:C106"/>
     <mergeCell ref="A119:C119"/>
-    <mergeCell ref="A131:C131"/>
+    <mergeCell ref="A138:C138"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>